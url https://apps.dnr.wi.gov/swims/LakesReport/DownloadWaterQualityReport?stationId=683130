--- v2 (2026-02-15)
+++ v3 (2026-04-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4afe9200a4784428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a9621c3a5e4b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3d20bb9fcdb54f8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R70be175cf3944700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3d20bb9fcdb54f8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70be175cf3944700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8835,28 +8835,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O96" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P96" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q96" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R96" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="97">
+      <x:c r="A97" t="inlineStr">
+        <x:is>
+          <x:t>164047108</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B97" t="inlineStr">
+        <x:is>
+          <x:t>03/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C97" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D97" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E97" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F97" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G97" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H97" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K97" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N97" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P97" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q97" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R97" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>