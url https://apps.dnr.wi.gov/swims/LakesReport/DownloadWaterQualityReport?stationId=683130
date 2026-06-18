--- v3 (2026-04-08)
+++ v4 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a9621c3a5e4b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f4677d13bd64fbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R70be175cf3944700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R295aa02c3e284690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R70be175cf3944700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R295aa02c3e284690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -8927,28 +8927,304 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O97" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P97" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q97" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R97" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="98">
+      <x:c r="A98" t="inlineStr">
+        <x:is>
+          <x:t>164047108</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B98" t="inlineStr">
+        <x:is>
+          <x:t>05/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C98" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D98" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E98" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F98" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G98" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H98" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K98" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N98" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O98" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P98" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q98" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R98" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="99">
+      <x:c r="A99" t="inlineStr">
+        <x:is>
+          <x:t>164047108</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B99" t="inlineStr">
+        <x:is>
+          <x:t>05/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C99" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D99" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E99" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F99" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G99" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H99" t="inlineStr">
+        <x:is>
+          <x:t>2.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K99" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N99" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P99" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q99" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R99" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="100">
+      <x:c r="A100" t="inlineStr">
+        <x:is>
+          <x:t>164047108</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B100" t="inlineStr">
+        <x:is>
+          <x:t>06/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C100" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D100" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E100" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F100" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G100" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H100" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K100" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N100" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P100" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q100" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R100" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>