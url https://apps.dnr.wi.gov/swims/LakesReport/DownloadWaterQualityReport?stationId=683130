--- v4 (2026-06-18)
+++ v5 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f4677d13bd64fbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea3088e38d0f47a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R295aa02c3e284690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5552667e95484f24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R295aa02c3e284690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5552667e95484f24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -9203,28 +9203,304 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O100" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P100" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q100" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R100" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="101">
+      <x:c r="A101" t="inlineStr">
+        <x:is>
+          <x:t>164047108</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B101" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C101" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D101" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E101" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F101" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G101" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H101" t="inlineStr">
+        <x:is>
+          <x:t>2.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K101" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N101" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P101" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q101" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R101" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="102">
+      <x:c r="A102" t="inlineStr">
+        <x:is>
+          <x:t>164047108</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B102" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C102" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D102" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E102" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F102" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G102" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H102" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K102" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N102" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P102" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q102" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R102" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="103">
+      <x:c r="A103" t="inlineStr">
+        <x:is>
+          <x:t>164047108</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B103" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C103" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D103" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E103" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F103" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G103" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H103" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K103" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N103" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q103" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R103" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>