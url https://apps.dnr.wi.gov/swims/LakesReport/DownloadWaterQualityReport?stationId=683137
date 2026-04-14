--- v1 (2026-01-10)
+++ v2 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3ff8d2a92214a1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e8ca4c4f864eea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R36190a2dd9f7475b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc6761511fe324936"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36190a2dd9f7475b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc6761511fe324936" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>