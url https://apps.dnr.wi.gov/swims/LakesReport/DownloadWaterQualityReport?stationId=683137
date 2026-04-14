--- v2 (2026-04-14)
+++ v3 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e8ca4c4f864eea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f89d5bfe614326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc6761511fe324936"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R92db261ceb844a77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc6761511fe324936" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92db261ceb844a77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>