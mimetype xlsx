--- v3 (2026-04-14)
+++ v4 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f89d5bfe614326" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c730f1a508418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R92db261ceb844a77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R77acccefd8264ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92db261ceb844a77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R77acccefd8264ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>