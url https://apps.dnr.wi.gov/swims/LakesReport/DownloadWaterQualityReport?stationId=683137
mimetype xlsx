--- v4 (2026-06-02)
+++ v5 (2026-07-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c730f1a508418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf18154a39d34017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R77acccefd8264ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8fd2465eb7584553"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R77acccefd8264ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8fd2465eb7584553" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -26959,28 +26959,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O293" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P293" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q293" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R293" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="294">
+      <x:c r="A294" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B294" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C294" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D294" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E294" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I294" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L294" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M294" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>