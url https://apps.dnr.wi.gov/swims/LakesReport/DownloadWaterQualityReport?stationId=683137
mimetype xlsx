--- v5 (2026-07-18)
+++ v6 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf18154a39d34017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda6885c8b0f4577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8fd2465eb7584553"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R49924c371de44ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8fd2465eb7584553" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R49924c371de44ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27051,28 +27051,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O294" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P294" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q294" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R294" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="295">
+      <x:c r="A295" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B295" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C295" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D295" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E295" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I295" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L295" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M295" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>