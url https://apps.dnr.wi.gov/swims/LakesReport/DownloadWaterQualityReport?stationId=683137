--- v6 (2026-09-11)
+++ v7 (2026-11-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda6885c8b0f4577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc8b8b0e5c949eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R49924c371de44ae2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb8c4329f03034340"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R49924c371de44ae2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb8c4329f03034340" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27143,28 +27143,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O295" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P295" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q295" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R295" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="296">
+      <x:c r="A296" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B296" t="inlineStr">
+        <x:is>
+          <x:t>09/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C296" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D296" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E296" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I296" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L296" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M296" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>