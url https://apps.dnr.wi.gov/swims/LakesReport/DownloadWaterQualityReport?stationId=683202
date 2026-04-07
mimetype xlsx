--- v1 (2026-02-16)
+++ v2 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af5bcf302164eeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R413f392e13864267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra71499159d394903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfafa727972ce4c06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra71499159d394903" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfafa727972ce4c06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>