--- v2 (2026-04-07)
+++ v3 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R413f392e13864267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf15eae8488ec4988" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfafa727972ce4c06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ref2dbaeb14564e5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfafa727972ce4c06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref2dbaeb14564e5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>