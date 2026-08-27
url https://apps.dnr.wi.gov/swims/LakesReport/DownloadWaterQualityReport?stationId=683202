--- v3 (2026-06-18)
+++ v4 (2026-08-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf15eae8488ec4988" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09eedbe040ba49ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ref2dbaeb14564e5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4d4dda10c7864f0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ref2dbaeb14564e5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4d4dda10c7864f0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -32571,28 +32571,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O354" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P354" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q354" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R354" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="355">
+      <x:c r="A355" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B355" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C355" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D355" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E355" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I355" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L355" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M355" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>