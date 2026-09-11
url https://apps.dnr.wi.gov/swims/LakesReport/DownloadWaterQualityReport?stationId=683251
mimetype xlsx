--- v3 (2026-07-18)
+++ v4 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd039eba32c94ba4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84124d41ba34d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R55aada10e42e4d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4b46972328cc49ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R55aada10e42e4d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b46972328cc49ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17483,28 +17483,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O190" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P190" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q190" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R190" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="191">
+      <x:c r="A191" t="inlineStr">
+        <x:is>
+          <x:t>358754688</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B191" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C191" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D191" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E191" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I191" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L191" t="inlineStr">
+        <x:is>
+          <x:t>55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M191" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R191" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>