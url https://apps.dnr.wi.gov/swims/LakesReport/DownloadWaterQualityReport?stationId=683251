--- v4 (2026-09-11)
+++ v5 (2026-10-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84124d41ba34d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e1a175f3e2f460a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4b46972328cc49ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc18cf03e52b24f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b46972328cc49ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc18cf03e52b24f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -17575,28 +17575,304 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O191" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P191" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q191" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R191" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="192">
+      <x:c r="A192" t="inlineStr">
+        <x:is>
+          <x:t>358754688</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B192" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C192" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D192" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E192" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I192" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L192" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M192" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R192" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="193">
+      <x:c r="A193" t="inlineStr">
+        <x:is>
+          <x:t>309963317</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B193" t="inlineStr">
+        <x:is>
+          <x:t>09/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C193" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D193" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E193" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F193" t="inlineStr">
+        <x:is>
+          <x:t>5.58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G193" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H193" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K193" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N193" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O193" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P193" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q193" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R193" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="194">
+      <x:c r="A194" t="inlineStr">
+        <x:is>
+          <x:t>412434001</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B194" t="inlineStr">
+        <x:is>
+          <x:t>09/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C194" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D194" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E194" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I194" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L194" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M194" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R194" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>