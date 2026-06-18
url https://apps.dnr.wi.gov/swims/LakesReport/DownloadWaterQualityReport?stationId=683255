--- v1 (2026-03-15)
+++ v2 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd56de22c1f5d4c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R955282ac8d1940f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc1d617d78e9c44ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R789389ee7c2f4a1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1d617d78e9c44ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R789389ee7c2f4a1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>