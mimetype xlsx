--- v2 (2026-06-18)
+++ v3 (2026-08-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R955282ac8d1940f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1ac157f1a94885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R789389ee7c2f4a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfaa76a2e647b469f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R789389ee7c2f4a1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfaa76a2e647b469f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -19599,28 +19599,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O213" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P213" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q213" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R213" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="214">
+      <x:c r="A214" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B214" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C214" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D214" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E214" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L214" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="215">
+      <x:c r="A215" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B215" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C215" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D215" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E215" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I215" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L215" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M215" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>