--- v3 (2026-08-09)
+++ v4 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ceb78c97214ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb590ca5b014350" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc13624d0c4534544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd667688c4f86438d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc13624d0c4534544" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd667688c4f86438d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -26318,209 +26318,485 @@
       </x:c>
       <x:c r="O286" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P286" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q286" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R286" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="287">
       <x:c r="A287" t="inlineStr">
         <x:is>
-          <x:t>337313296</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B287" t="inlineStr">
         <x:is>
           <x:t>07/28/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C287" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D287" t="inlineStr">
         <x:is>
           <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c r="E287" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F287" t="inlineStr">
         <x:is>
-          <x:t>6</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G287" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H287" t="inlineStr">
         <x:is>
-          <x:t>1.8</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I287" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="J287" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K287" t="inlineStr">
         <x:is>
-          <x:t>51</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L287" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>50</x:t>
         </x:is>
       </x:c>
       <x:c r="M287" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>45</x:t>
         </x:is>
       </x:c>
       <x:c r="N287" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O287" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P287" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q287" t="inlineStr">
         <x:is>
-          <x:t>BROWN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R287" t="inlineStr">
         <x:is>
-          <x:t>2-Very minor aesthetic problems</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="288">
       <x:c r="A288" t="inlineStr">
         <x:is>
           <x:t>337313296</x:t>
         </x:is>
       </x:c>
       <x:c r="B288" t="inlineStr">
         <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C288" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D288" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E288" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F288" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G288" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H288" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I288" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J288" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K288" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L288" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M288" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N288" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O288" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P288" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q288" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R288" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="289">
+      <x:c r="A289" t="inlineStr">
+        <x:is>
+          <x:t>337313296</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B289" t="inlineStr">
+        <x:is>
           <x:t>07/30/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C288" t="inlineStr">
+      <x:c r="C289" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D288" t="inlineStr">
+      <x:c r="D289" t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
-      <x:c r="E288" t="inlineStr">
+      <x:c r="E289" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F288" t="inlineStr">
+      <x:c r="F289" t="inlineStr">
         <x:is>
           <x:t>6.3</x:t>
         </x:is>
       </x:c>
-      <x:c r="G288" t="inlineStr">
+      <x:c r="G289" t="inlineStr">
         <x:is>
           <x:t>YES</x:t>
         </x:is>
       </x:c>
-      <x:c r="H288" t="inlineStr">
+      <x:c r="H289" t="inlineStr">
         <x:is>
           <x:t>1.9</x:t>
         </x:is>
       </x:c>
-      <x:c r="I288" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K288" t="inlineStr">
+      <x:c r="I289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K289" t="inlineStr">
         <x:is>
           <x:t>51</x:t>
         </x:is>
       </x:c>
-      <x:c r="L288" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N288" t="inlineStr">
+      <x:c r="L289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N289" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O288" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P288" t="inlineStr">
+      <x:c r="O289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P289" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q288" t="inlineStr">
+      <x:c r="Q289" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R288" t="inlineStr">
+      <x:c r="R289" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="290">
+      <x:c r="A290" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B290" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C290" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D290" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E290" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I290" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L290" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M290" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="291">
+      <x:c r="A291" t="inlineStr">
+        <x:is>
+          <x:t>337313296</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B291" t="inlineStr">
+        <x:is>
+          <x:t>08/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C291" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D291" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E291" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F291" t="inlineStr">
+        <x:is>
+          <x:t>6.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G291" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H291" t="inlineStr">
+        <x:is>
+          <x:t>1.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K291" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N291" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P291" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q291" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R291" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>