--- v2 (2026-02-16)
+++ v3 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a206c35835849ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d8fe5883c34a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R15f7a836f58349a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcdc24c905e924d89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15f7a836f58349a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcdc24c905e924d89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>