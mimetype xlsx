--- v3 (2026-04-06)
+++ v4 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d8fe5883c34a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bfc352baa9a4249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcdc24c905e924d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R90eee3e4182a4998"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcdc24c905e924d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R90eee3e4182a4998" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>