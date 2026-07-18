--- v4 (2026-06-02)
+++ v5 (2026-07-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bfc352baa9a4249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reecf8ec8fca14efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R90eee3e4182a4998"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd1dee9eba2454375"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R90eee3e4182a4998" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd1dee9eba2454375" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -30363,28 +30363,120 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O330" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P330" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q330" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R330" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="331">
+      <x:c r="A331" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B331" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C331" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D331" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E331" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I331" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L331" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M331" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R331" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>