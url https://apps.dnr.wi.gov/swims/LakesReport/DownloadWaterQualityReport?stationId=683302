--- v1 (2026-02-16)
+++ v2 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a38cc2c42749e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re03039318c8f4585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R98b88ab1492045fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4324bd9f194e47c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R98b88ab1492045fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4324bd9f194e47c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>