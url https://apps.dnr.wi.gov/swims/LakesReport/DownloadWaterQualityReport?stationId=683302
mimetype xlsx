--- v2 (2026-04-07)
+++ v3 (2026-06-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re03039318c8f4585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90f88c300a0469d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4324bd9f194e47c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R92b14cbde4f14e26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4324bd9f194e47c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92b14cbde4f14e26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>