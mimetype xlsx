--- v3 (2026-06-02)
+++ v4 (2026-07-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf90f88c300a0469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c1847e0c194d30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R92b14cbde4f14e26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R03d356a4821b4a11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R92b14cbde4f14e26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R03d356a4821b4a11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -35239,28 +35239,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O383" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P383" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q383" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R383" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="384">
+      <x:c r="A384" t="inlineStr">
+        <x:is>
+          <x:t>129580114</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B384" t="inlineStr">
+        <x:is>
+          <x:t>05/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C384" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D384" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E384" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F384" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G384" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H384" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K384" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N384" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P384" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q384" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R384" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="385">
+      <x:c r="A385" t="inlineStr">
+        <x:is>
+          <x:t>129580114</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B385" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C385" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D385" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E385" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F385" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G385" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H385" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K385" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N385" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P385" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q385" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R385" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>