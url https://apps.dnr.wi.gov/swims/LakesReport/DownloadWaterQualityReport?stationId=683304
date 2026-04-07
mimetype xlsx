--- v1 (2026-02-16)
+++ v2 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7452a23650d449c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6226cf9a7d9043ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R96720cc39c384d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra6735eeff26740ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96720cc39c384d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra6735eeff26740ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>