--- v2 (2026-04-07)
+++ v3 (2026-06-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6226cf9a7d9043ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812c49c3660e4e7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra6735eeff26740ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R103caa08a8b74f4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra6735eeff26740ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R103caa08a8b74f4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>