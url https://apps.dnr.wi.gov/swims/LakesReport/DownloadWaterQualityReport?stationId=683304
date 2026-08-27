--- v3 (2026-06-19)
+++ v4 (2026-08-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R812c49c3660e4e7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9fdd3014fe45eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R103caa08a8b74f4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6cc7978bdd4541ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R103caa08a8b74f4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6cc7978bdd4541ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5339,28 +5339,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O58" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P58" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q58" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R58" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="59">
+      <x:c r="A59" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B59" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C59" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D59" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E59" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F59" t="inlineStr">
+        <x:is>
+          <x:t>5.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G59" t="inlineStr">
+        <x:is>
+          <x:t>Y</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H59" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I59" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K59" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L59" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M59" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="60">
+      <x:c r="A60" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B60" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C60" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D60" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E60" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F60" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G60" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H60" t="inlineStr">
+        <x:is>
+          <x:t>1.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I60" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K60" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L60" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M60" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>