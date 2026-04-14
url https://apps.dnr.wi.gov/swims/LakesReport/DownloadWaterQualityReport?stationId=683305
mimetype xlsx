--- v1 (2026-01-10)
+++ v2 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8fab76c4af54862" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R082207581d6e4305" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9d8a03956622412f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7aed41e9014a4c55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d8a03956622412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7aed41e9014a4c55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>