--- v2 (2026-04-14)
+++ v3 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R082207581d6e4305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097ee393b3df4d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7aed41e9014a4c55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re9e6603ae13a4589"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7aed41e9014a4c55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re9e6603ae13a4589" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>