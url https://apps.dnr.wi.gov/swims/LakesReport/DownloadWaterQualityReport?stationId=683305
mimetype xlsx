--- v3 (2026-06-18)
+++ v4 (2026-08-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097ee393b3df4d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75b210cb02634e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re9e6603ae13a4589"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4753c67479c44e22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re9e6603ae13a4589" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4753c67479c44e22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -6351,28 +6351,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O69" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P69" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q69" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R69" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="70">
+      <x:c r="A70" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B70" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C70" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D70" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E70" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F70" t="inlineStr">
+        <x:is>
+          <x:t>5.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G70" t="inlineStr">
+        <x:is>
+          <x:t>Y</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H70" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I70" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K70" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L70" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M70" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="71">
+      <x:c r="A71" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B71" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C71" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D71" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E71" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F71" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G71" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H71" t="inlineStr">
+        <x:is>
+          <x:t>2.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I71" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K71" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L71" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M71" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>