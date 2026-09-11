--- v4 (2026-07-18)
+++ v5 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77cecd6e7df348a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2299c905e8434d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdefd963e0477475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4c87d7207de544c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdefd963e0477475d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c87d7207de544c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -6903,28 +6903,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O75" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P75" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q75" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R75" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="76">
+      <x:c r="A76" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B76" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C76" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D76" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E76" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I76" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L76" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M76" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="77">
+      <x:c r="A77" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B77" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C77" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D77" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E77" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I77" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L77" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M77" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>