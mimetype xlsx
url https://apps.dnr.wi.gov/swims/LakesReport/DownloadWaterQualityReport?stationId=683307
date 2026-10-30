--- v5 (2026-09-11)
+++ v6 (2026-10-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2299c905e8434d16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b393ac43c624b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4c87d7207de544c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdd2d57390e8b4980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c87d7207de544c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd2d57390e8b4980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>