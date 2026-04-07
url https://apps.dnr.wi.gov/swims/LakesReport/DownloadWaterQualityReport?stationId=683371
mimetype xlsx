--- v1 (2026-02-16)
+++ v2 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R980ed348ad8d4c8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f53e02f50b742cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra30763593aa34758"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra384e8e5f8c3447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra30763593aa34758" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra384e8e5f8c3447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>