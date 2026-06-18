--- v2 (2026-04-07)
+++ v3 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f53e02f50b742cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3844c74b98164402" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra384e8e5f8c3447d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6665b0c0a44d42e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra384e8e5f8c3447d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6665b0c0a44d42e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>