--- v3 (2026-06-18)
+++ v4 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3844c74b98164402" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8097985e73d4979" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6665b0c0a44d42e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R46172b0754b44255"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6665b0c0a44d42e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46172b0754b44255" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -22727,28 +22727,948 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O247" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P247" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q247" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R247" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="248">
+      <x:c r="A248" t="inlineStr">
+        <x:is>
+          <x:t>8191112</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B248" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C248" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D248" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E248" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F248" t="inlineStr">
+        <x:is>
+          <x:t>15.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G248" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H248" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K248" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N248" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O248" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P248" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q248" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R248" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="249">
+      <x:c r="A249" t="inlineStr">
+        <x:is>
+          <x:t>8191112</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B249" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C249" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D249" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E249" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F249" t="inlineStr">
+        <x:is>
+          <x:t>13.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G249" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H249" t="inlineStr">
+        <x:is>
+          <x:t>4.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K249" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N249" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O249" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P249" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q249" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R249" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="250">
+      <x:c r="A250" t="inlineStr">
+        <x:is>
+          <x:t>8191112</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B250" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C250" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D250" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E250" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F250" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G250" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H250" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K250" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N250" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O250" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P250" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q250" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R250" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="251">
+      <x:c r="A251" t="inlineStr">
+        <x:is>
+          <x:t>8191112</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B251" t="inlineStr">
+        <x:is>
+          <x:t>06/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C251" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D251" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E251" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F251" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G251" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H251" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K251" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N251" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O251" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P251" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q251" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R251" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="252">
+      <x:c r="A252" t="inlineStr">
+        <x:is>
+          <x:t>8191112</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B252" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C252" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D252" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E252" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F252" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G252" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H252" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K252" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N252" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P252" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q252" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R252" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="253">
+      <x:c r="A253" t="inlineStr">
+        <x:is>
+          <x:t>8191112</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B253" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C253" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D253" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E253" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F253" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G253" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H253" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K253" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N253" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P253" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q253" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R253" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="254">
+      <x:c r="A254" t="inlineStr">
+        <x:is>
+          <x:t>8191112</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B254" t="inlineStr">
+        <x:is>
+          <x:t>07/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C254" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D254" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E254" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F254" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G254" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H254" t="inlineStr">
+        <x:is>
+          <x:t>2.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I254" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J254" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K254" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L254" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M254" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N254" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O254" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P254" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q254" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R254" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="255">
+      <x:c r="A255" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B255" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C255" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D255" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E255" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I255" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L255" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M255" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R255" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="256">
+      <x:c r="A256" t="inlineStr">
+        <x:is>
+          <x:t>8191112</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B256" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C256" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D256" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E256" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F256" t="inlineStr">
+        <x:is>
+          <x:t>5.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G256" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H256" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K256" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N256" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O256" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P256" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q256" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R256" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="257">
+      <x:c r="A257" t="inlineStr">
+        <x:is>
+          <x:t>8191112</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B257" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C257" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D257" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E257" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F257" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G257" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H257" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K257" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N257" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P257" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q257" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R257" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>