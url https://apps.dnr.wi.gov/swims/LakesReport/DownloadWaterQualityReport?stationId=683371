--- v4 (2026-08-19)
+++ v5 (2026-10-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8097985e73d4979" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb64f2a14c0484f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R46172b0754b44255"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2309e29391844034"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R46172b0754b44255" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2309e29391844034" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -23098,577 +23098,853 @@
       </x:c>
       <x:c r="O251" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P251" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q251" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R251" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="252">
       <x:c r="A252" t="inlineStr">
         <x:is>
-          <x:t>8191112</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B252" t="inlineStr">
         <x:is>
           <x:t>06/28/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C252" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D252" t="inlineStr">
         <x:is>
           <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c r="E252" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F252" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G252" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H252" t="inlineStr">
         <x:is>
-          <x:t>2.7</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I252" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="J252" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K252" t="inlineStr">
         <x:is>
-          <x:t>45</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L252" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="M252" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>46</x:t>
         </x:is>
       </x:c>
       <x:c r="N252" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O252" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P252" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q252" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R252" t="inlineStr">
         <x:is>
-          <x:t>2-Very minor aesthetic problems</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="253">
       <x:c r="A253" t="inlineStr">
         <x:is>
           <x:t>8191112</x:t>
         </x:is>
       </x:c>
       <x:c r="B253" t="inlineStr">
         <x:is>
-          <x:t>07/03/2026</x:t>
+          <x:t>06/28/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C253" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D253" t="inlineStr">
         <x:is>
-          <x:t>03</x:t>
+          <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c r="E253" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F253" t="inlineStr">
         <x:is>
-          <x:t>8</x:t>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="G253" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H253" t="inlineStr">
         <x:is>
-          <x:t>2.4</x:t>
+          <x:t>2.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I253" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J253" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K253" t="inlineStr">
         <x:is>
-          <x:t>47</x:t>
+          <x:t>45</x:t>
         </x:is>
       </x:c>
       <x:c r="L253" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M253" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N253" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O253" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P253" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q253" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R253" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="254">
       <x:c r="A254" t="inlineStr">
         <x:is>
           <x:t>8191112</x:t>
         </x:is>
       </x:c>
       <x:c r="B254" t="inlineStr">
         <x:is>
-          <x:t>07/10/2026</x:t>
+          <x:t>07/03/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C254" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D254" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>03</x:t>
         </x:is>
       </x:c>
       <x:c r="E254" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F254" t="inlineStr">
         <x:is>
-          <x:t>8.5</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="G254" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H254" t="inlineStr">
         <x:is>
-          <x:t>2.6</x:t>
+          <x:t>2.4</x:t>
         </x:is>
       </x:c>
       <x:c r="I254" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J254" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K254" t="inlineStr">
         <x:is>
-          <x:t>46</x:t>
+          <x:t>47</x:t>
         </x:is>
       </x:c>
       <x:c r="L254" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M254" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N254" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O254" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P254" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q254" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R254" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="255">
       <x:c r="A255" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>8191112</x:t>
         </x:is>
       </x:c>
       <x:c r="B255" t="inlineStr">
         <x:is>
-          <x:t>07/26/2026</x:t>
+          <x:t>07/10/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C255" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D255" t="inlineStr">
         <x:is>
-          <x:t>26</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="E255" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F255" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>8.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G255" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H255" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I255" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J255" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K255" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>46</x:t>
         </x:is>
       </x:c>
       <x:c r="L255" t="inlineStr">
         <x:is>
-          <x:t>50</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M255" t="inlineStr">
         <x:is>
-          <x:t>51</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N255" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O255" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P255" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q255" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R255" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="256">
       <x:c r="A256" t="inlineStr">
         <x:is>
-          <x:t>8191112</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B256" t="inlineStr">
         <x:is>
           <x:t>07/26/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C256" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D256" t="inlineStr">
         <x:is>
           <x:t>26</x:t>
         </x:is>
       </x:c>
       <x:c r="E256" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F256" t="inlineStr">
         <x:is>
-          <x:t>5.75</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G256" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H256" t="inlineStr">
         <x:is>
-          <x:t>1.7</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I256" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="J256" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K256" t="inlineStr">
         <x:is>
-          <x:t>52</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L256" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>50</x:t>
         </x:is>
       </x:c>
       <x:c r="M256" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>51</x:t>
         </x:is>
       </x:c>
       <x:c r="N256" t="inlineStr">
         <x:is>
-          <x:t>LOW</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O256" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P256" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q256" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R256" t="inlineStr">
         <x:is>
-          <x:t>2-Very minor aesthetic problems</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="257">
       <x:c r="A257" t="inlineStr">
         <x:is>
           <x:t>8191112</x:t>
         </x:is>
       </x:c>
       <x:c r="B257" t="inlineStr">
         <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C257" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D257" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E257" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F257" t="inlineStr">
+        <x:is>
+          <x:t>5.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G257" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H257" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K257" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N257" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P257" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q257" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R257" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="258">
+      <x:c r="A258" t="inlineStr">
+        <x:is>
+          <x:t>8191112</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B258" t="inlineStr">
+        <x:is>
           <x:t>08/16/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C257" t="inlineStr">
+      <x:c r="C258" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D257" t="inlineStr">
+      <x:c r="D258" t="inlineStr">
         <x:is>
           <x:t>16</x:t>
         </x:is>
       </x:c>
-      <x:c r="E257" t="inlineStr">
+      <x:c r="E258" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F257" t="inlineStr">
+      <x:c r="F258" t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
-      <x:c r="G257" t="inlineStr">
+      <x:c r="G258" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H257" t="inlineStr">
+      <x:c r="H258" t="inlineStr">
         <x:is>
           <x:t>3.3</x:t>
         </x:is>
       </x:c>
-      <x:c r="I257" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K257" t="inlineStr">
+      <x:c r="I258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K258" t="inlineStr">
         <x:is>
           <x:t>43</x:t>
         </x:is>
       </x:c>
-      <x:c r="L257" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N257" t="inlineStr">
+      <x:c r="L258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N258" t="inlineStr">
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
-      <x:c r="O257" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P257" t="inlineStr">
+      <x:c r="O258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P258" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q257" t="inlineStr">
+      <x:c r="Q258" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R257" t="inlineStr">
+      <x:c r="R258" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="259">
+      <x:c r="A259" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B259" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C259" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D259" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E259" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I259" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L259" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M259" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R259" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="260">
+      <x:c r="A260" t="inlineStr">
+        <x:is>
+          <x:t>8191112</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B260" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C260" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D260" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E260" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F260" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G260" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H260" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K260" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N260" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O260" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P260" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q260" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R260" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>