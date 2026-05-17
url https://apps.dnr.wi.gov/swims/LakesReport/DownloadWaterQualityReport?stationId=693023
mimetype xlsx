--- v2 (2026-03-14)
+++ v3 (2026-05-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89440e6baa4d4783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c58f337641d4425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R88a233edc385495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5f26dc113e7c4ae7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88a233edc385495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f26dc113e7c4ae7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>