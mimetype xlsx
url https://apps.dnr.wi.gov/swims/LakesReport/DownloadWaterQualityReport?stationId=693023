--- v3 (2026-05-17)
+++ v4 (2026-07-02)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c58f337641d4425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48fa92bea0ca4c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5f26dc113e7c4ae7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8cdced236ccc4d82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f26dc113e7c4ae7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8cdced236ccc4d82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>