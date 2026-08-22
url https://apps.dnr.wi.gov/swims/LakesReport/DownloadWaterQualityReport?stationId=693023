--- v4 (2026-07-02)
+++ v5 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48fa92bea0ca4c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b25d09ace4949ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8cdced236ccc4d82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2a680617822647c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8cdced236ccc4d82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a680617822647c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -4143,28 +4143,120 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O45" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P45" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q45" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R45" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="46">
+      <x:c r="A46" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B46" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C46" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D46" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E46" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F46" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G46" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H46" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I46" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J46" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K46" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L46" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M46" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>