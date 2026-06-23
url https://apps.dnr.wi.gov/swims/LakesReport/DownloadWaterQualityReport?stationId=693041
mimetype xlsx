--- v2 (2026-03-20)
+++ v3 (2026-06-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf93627cc3014bc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dbb4f7eddb84d23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6cfe17b76a79450e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2195d80d65ee4e44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6cfe17b76a79450e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2195d80d65ee4e44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>