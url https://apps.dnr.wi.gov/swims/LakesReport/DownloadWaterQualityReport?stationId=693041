--- v3 (2026-06-23)
+++ v4 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dbb4f7eddb84d23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ae07eb07ac14dcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2195d80d65ee4e44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R35c3466ebaa74caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2195d80d65ee4e44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R35c3466ebaa74caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -25423,76 +25423,76 @@
           <x:t>350091980</x:t>
         </x:is>
       </x:c>
       <x:c r="B277" t="inlineStr">
         <x:is>
           <x:t>07/03/2024</x:t>
         </x:is>
       </x:c>
       <x:c r="C277" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D277" t="inlineStr">
         <x:is>
           <x:t>03</x:t>
         </x:is>
       </x:c>
       <x:c r="E277" t="inlineStr">
         <x:is>
           <x:t>2024</x:t>
         </x:is>
       </x:c>
       <x:c r="F277" t="inlineStr">
         <x:is>
-          <x:t>132</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="G277" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H277" t="inlineStr">
         <x:is>
-          <x:t>40.1</x:t>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="I277" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J277" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K277" t="inlineStr">
         <x:is>
-          <x:t>7</x:t>
+          <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="L277" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M277" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N277" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O277" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P277" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
@@ -27692,31 +27692,491 @@
         </x:is>
       </x:c>
       <x:c r="N301" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O301" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P301" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q301" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R301" t="inlineStr">
         <x:is>
           <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="302">
+      <x:c r="A302" t="inlineStr">
+        <x:is>
+          <x:t>350091980</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B302" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C302" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D302" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E302" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F302" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H302" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K302" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P302" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q302" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R302" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="303">
+      <x:c r="A303" t="inlineStr">
+        <x:is>
+          <x:t>350091980</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B303" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C303" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D303" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E303" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F303" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H303" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K303" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P303" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q303" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R303" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="304">
+      <x:c r="A304" t="inlineStr">
+        <x:is>
+          <x:t>350091980</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B304" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C304" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D304" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E304" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F304" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H304" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K304" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P304" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q304" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R304" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="305">
+      <x:c r="A305" t="inlineStr">
+        <x:is>
+          <x:t>350091980</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B305" t="inlineStr">
+        <x:is>
+          <x:t>08/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C305" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D305" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E305" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O305" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P305" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q305" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R305" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="306">
+      <x:c r="A306" t="inlineStr">
+        <x:is>
+          <x:t>350091980</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B306" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C306" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D306" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E306" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O306" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P306" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q306" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R306" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>