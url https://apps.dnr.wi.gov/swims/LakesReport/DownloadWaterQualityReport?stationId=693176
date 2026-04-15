--- v2 (2026-02-24)
+++ v3 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43d1cb0935a84327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b7d7446ef424ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0fc22d59e1904e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb333fdd19d4c4948"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0fc22d59e1904e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb333fdd19d4c4948" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>