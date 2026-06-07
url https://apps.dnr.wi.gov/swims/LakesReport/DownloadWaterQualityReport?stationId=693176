--- v3 (2026-04-15)
+++ v4 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b7d7446ef424ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf53b761382b64063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb333fdd19d4c4948"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rff4cc5a473154e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb333fdd19d4c4948" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rff4cc5a473154e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7363,28 +7363,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O80" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P80" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q80" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R80" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="81">
+      <x:c r="A81" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B81" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C81" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D81" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E81" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G81" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>