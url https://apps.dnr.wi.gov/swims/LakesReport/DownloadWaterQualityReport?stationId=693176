--- v4 (2026-06-07)
+++ v5 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf53b761382b64063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02b6459b1db49ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rff4cc5a473154e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R35c2ae43f6b54b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rff4cc5a473154e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R35c2ae43f6b54b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7455,28 +7455,304 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O81" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P81" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q81" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R81" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="82">
+      <x:c r="A82" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B82" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C82" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D82" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E82" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F82" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H82" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I82" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K82" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M82" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="83">
+      <x:c r="A83" t="inlineStr">
+        <x:is>
+          <x:t>346970084</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B83" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C83" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D83" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E83" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F83" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G83" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H83" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K83" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N83" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O83" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P83" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q83" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R83" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="84">
+      <x:c r="A84" t="inlineStr">
+        <x:is>
+          <x:t>346970084</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B84" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C84" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D84" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E84" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F84" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G84" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H84" t="inlineStr">
+        <x:is>
+          <x:t>0.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K84" t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N84" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O84" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P84" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q84" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R84" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>