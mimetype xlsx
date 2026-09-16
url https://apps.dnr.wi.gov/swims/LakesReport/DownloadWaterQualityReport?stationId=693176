--- v5 (2026-07-27)
+++ v6 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02b6459b1db49ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1534e893864128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R35c2ae43f6b54b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9c766d46f88a436d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R35c2ae43f6b54b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9c766d46f88a436d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -7731,28 +7731,304 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O84" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P84" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q84" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R84" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="85">
+      <x:c r="A85" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B85" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C85" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D85" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E85" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I85" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M85" t="inlineStr">
+        <x:is>
+          <x:t>57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R85" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="86">
+      <x:c r="A86" t="inlineStr">
+        <x:is>
+          <x:t>346970084</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B86" t="inlineStr">
+        <x:is>
+          <x:t>07/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C86" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D86" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E86" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F86" t="inlineStr">
+        <x:is>
+          <x:t>3.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G86" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H86" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K86" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N86" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O86" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P86" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q86" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R86" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="87">
+      <x:c r="A87" t="inlineStr">
+        <x:is>
+          <x:t>346970084</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B87" t="inlineStr">
+        <x:is>
+          <x:t>08/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C87" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D87" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E87" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F87" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G87" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H87" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I87" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K87" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L87" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M87" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N87" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O87" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P87" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q87" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R87" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>