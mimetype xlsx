--- v2 (2026-02-21)
+++ v3 (2026-04-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0324ab5ee2244dbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78f2c76d9fc4ce6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R343eb782ab674afa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R36fb6a7e5b6c4dcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R343eb782ab674afa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36fb6a7e5b6c4dcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>