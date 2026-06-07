--- v3 (2026-04-08)
+++ v4 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78f2c76d9fc4ce6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f98b1341ff4ba5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R36fb6a7e5b6c4dcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdc1e6070720f4e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36fb6a7e5b6c4dcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc1e6070720f4e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -21163,28 +21163,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O230" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P230" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q230" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R230" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="231">
+      <x:c r="A231" t="inlineStr">
+        <x:is>
+          <x:t>8189044</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B231" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C231" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D231" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E231" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F231" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G231" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H231" t="inlineStr">
+        <x:is>
+          <x:t>6.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K231" t="inlineStr">
+        <x:is>
+          <x:t>34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N231" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P231" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q231" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R231" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="232">
+      <x:c r="A232" t="inlineStr">
+        <x:is>
+          <x:t>8189044</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B232" t="inlineStr">
+        <x:is>
+          <x:t>05/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C232" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D232" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E232" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F232" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G232" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H232" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K232" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N232" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P232" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q232" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R232" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>