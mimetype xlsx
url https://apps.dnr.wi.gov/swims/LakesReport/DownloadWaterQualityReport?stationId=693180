--- v4 (2026-06-07)
+++ v5 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f98b1341ff4ba5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd63e9f8ee58a4f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdc1e6070720f4e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2f38515729254c79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc1e6070720f4e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f38515729254c79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>