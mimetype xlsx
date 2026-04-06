--- v2 (2026-02-18)
+++ v3 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R598d349feb5046e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d143ac295c94708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf62bb100d65d40c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re5b73f3dfcd24b30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf62bb100d65d40c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re5b73f3dfcd24b30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>