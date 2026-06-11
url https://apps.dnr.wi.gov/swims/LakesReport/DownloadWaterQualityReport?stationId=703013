--- v3 (2026-04-06)
+++ v4 (2026-06-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d143ac295c94708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2b7c71c85145d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re5b73f3dfcd24b30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R278f03c51db149d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re5b73f3dfcd24b30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R278f03c51db149d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -35055,28 +35055,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O381" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P381" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q381" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R381" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="382">
+      <x:c r="A382" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B382" t="inlineStr">
+        <x:is>
+          <x:t>05/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C382" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D382" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E382" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J382" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L382" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="383">
+      <x:c r="A383" t="inlineStr">
+        <x:is>
+          <x:t>162676653</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B383" t="inlineStr">
+        <x:is>
+          <x:t>05/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C383" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D383" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E383" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F383" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G383" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H383" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K383" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N383" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P383" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q383" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R383" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>