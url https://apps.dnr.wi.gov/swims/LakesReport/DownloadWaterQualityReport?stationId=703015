--- v2 (2026-02-23)
+++ v3 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697f6f09b7d14ecc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5018de89e03a475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R06dba7abec364e34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2bcc9ee7bcbc402e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R06dba7abec364e34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2bcc9ee7bcbc402e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -31651,28 +31651,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O344" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P344" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q344" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R344" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="345">
+      <x:c r="A345" t="inlineStr">
+        <x:is>
+          <x:t>358943764</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B345" t="inlineStr">
+        <x:is>
+          <x:t>04/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C345" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D345" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E345" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F345" t="inlineStr">
+        <x:is>
+          <x:t>14.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G345" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H345" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K345" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N345" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P345" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q345" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R345" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>