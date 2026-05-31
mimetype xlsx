--- v3 (2026-04-15)
+++ v4 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5018de89e03a475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc74625f6ab443a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2bcc9ee7bcbc402e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf7effe84a6334bef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2bcc9ee7bcbc402e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7effe84a6334bef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -31654,117 +31654,301 @@
       </x:c>
       <x:c r="O344" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P344" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q344" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R344" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="345">
       <x:c r="A345" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B345" t="inlineStr">
+        <x:is>
+          <x:t>04/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C345" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D345" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E345" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L345" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="346">
+      <x:c r="A346" t="inlineStr">
+        <x:is>
           <x:t>358943764</x:t>
         </x:is>
       </x:c>
-      <x:c r="B345" t="inlineStr">
+      <x:c r="B346" t="inlineStr">
         <x:is>
           <x:t>04/08/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C345" t="inlineStr">
+      <x:c r="C346" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
-      <x:c r="D345" t="inlineStr">
+      <x:c r="D346" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="E345" t="inlineStr">
+      <x:c r="E346" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F345" t="inlineStr">
+      <x:c r="F346" t="inlineStr">
         <x:is>
           <x:t>14.25</x:t>
         </x:is>
       </x:c>
-      <x:c r="G345" t="inlineStr">
+      <x:c r="G346" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H345" t="inlineStr">
+      <x:c r="H346" t="inlineStr">
         <x:is>
           <x:t>4.3</x:t>
         </x:is>
       </x:c>
-      <x:c r="I345" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K345" t="inlineStr">
+      <x:c r="I346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K346" t="inlineStr">
         <x:is>
           <x:t>39</x:t>
         </x:is>
       </x:c>
-      <x:c r="L345" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N345" t="inlineStr">
+      <x:c r="L346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N346" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O345" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P345" t="inlineStr">
+      <x:c r="O346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P346" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q345" t="inlineStr">
+      <x:c r="Q346" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R345" t="inlineStr">
+      <x:c r="R346" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="347">
+      <x:c r="A347" t="inlineStr">
+        <x:is>
+          <x:t>281014514</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B347" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C347" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D347" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E347" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F347" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H347" t="inlineStr">
+        <x:is>
+          <x:t>2.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K347" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R347" t="inlineStr">
+        <x:is>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>