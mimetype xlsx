--- v4 (2026-05-31)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc74625f6ab443a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3314df89e3ec4c26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf7effe84a6334bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9b26541d8ba44abc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf7effe84a6334bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b26541d8ba44abc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -31927,28 +31927,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O347" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P347" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q347" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R347" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="348">
+      <x:c r="A348" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B348" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C348" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D348" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E348" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I348" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L348" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M348" t="inlineStr">
+        <x:is>
+          <x:t>39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>