--- v3 (2026-03-30)
+++ v4 (2026-05-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra88339e6903c4066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9273b9a9f1e425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9465bd019bdd466d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf147458fd4144f8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9465bd019bdd466d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf147458fd4144f8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -6259,28 +6259,212 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O68" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P68" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q68" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R68" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="69">
+      <x:c r="A69" t="inlineStr">
+        <x:is>
+          <x:t>397916432</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B69" t="inlineStr">
+        <x:is>
+          <x:t>04/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C69" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D69" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E69" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F69" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G69" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H69" t="inlineStr">
+        <x:is>
+          <x:t>3.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K69" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N69" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O69" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P69" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q69" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R69" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="70">
+      <x:c r="A70" t="inlineStr">
+        <x:is>
+          <x:t>117370708</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B70" t="inlineStr">
+        <x:is>
+          <x:t>05/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C70" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D70" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E70" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F70" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G70" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H70" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K70" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M70" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N70" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O70" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P70" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q70" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R70" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>