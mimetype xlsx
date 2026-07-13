--- v4 (2026-05-18)
+++ v5 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9273b9a9f1e425f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d76fa268049461b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf147458fd4144f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R13b14b77b73d46e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf147458fd4144f8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13b14b77b73d46e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>