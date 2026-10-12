--- v4 (2026-08-23)
+++ v5 (2026-10-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33bb0ad6eadf4fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04914ce15f734162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2c06b3e31d1d4f06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb5ea43e4ff224357"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c06b3e31d1d4f06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5ea43e4ff224357" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -28710,393 +28710,761 @@
       </x:c>
       <x:c r="O312" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P312" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q312" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R312" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="313">
       <x:c r="A313" t="inlineStr">
         <x:is>
-          <x:t>18137461</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B313" t="inlineStr">
         <x:is>
           <x:t>06/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C313" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D313" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="E313" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F313" t="inlineStr">
         <x:is>
-          <x:t>7</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="G313" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H313" t="inlineStr">
         <x:is>
-          <x:t>2.1</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I313" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="J313" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K313" t="inlineStr">
         <x:is>
-          <x:t>49</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="L313" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>46</x:t>
         </x:is>
       </x:c>
       <x:c r="M313" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>44</x:t>
         </x:is>
       </x:c>
       <x:c r="N313" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O313" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P313" t="inlineStr">
         <x:is>
-          <x:t>MURKY</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q313" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R313" t="inlineStr">
         <x:is>
-          <x:t>2-Very minor aesthetic problems</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="314">
       <x:c r="A314" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>18137461</x:t>
         </x:is>
       </x:c>
       <x:c r="B314" t="inlineStr">
         <x:is>
-          <x:t>07/12/2026</x:t>
+          <x:t>06/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C314" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="D314" t="inlineStr">
         <x:is>
-          <x:t>12</x:t>
+          <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="E314" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F314" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="G314" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H314" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I314" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="J314" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K314" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>49</x:t>
         </x:is>
       </x:c>
       <x:c r="L314" t="inlineStr">
         <x:is>
-          <x:t>45</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="M314" t="inlineStr">
         <x:is>
-          <x:t>31</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="N314" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O314" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P314" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q314" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R314" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="315">
       <x:c r="A315" t="inlineStr">
         <x:is>
-          <x:t>18137461</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="B315" t="inlineStr">
         <x:is>
           <x:t>07/12/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C315" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D315" t="inlineStr">
         <x:is>
           <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="E315" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F315" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G315" t="inlineStr">
         <x:is>
-          <x:t>NO</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="H315" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I315" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="J315" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K315" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="L315" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>45</x:t>
         </x:is>
       </x:c>
       <x:c r="M315" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>31</x:t>
         </x:is>
       </x:c>
       <x:c r="N315" t="inlineStr">
         <x:is>
-          <x:t>NORMAL</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="O315" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P315" t="inlineStr">
         <x:is>
-          <x:t>CLEAR</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q315" t="inlineStr">
         <x:is>
-          <x:t>GREEN</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="R315" t="inlineStr">
         <x:is>
-          <x:t>1-Beautiful, could not be nicer</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="316">
       <x:c r="A316" t="inlineStr">
         <x:is>
           <x:t>18137461</x:t>
         </x:is>
       </x:c>
       <x:c r="B316" t="inlineStr">
         <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C316" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D316" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E316" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G316" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N316" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O316" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P316" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q316" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R316" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="317">
+      <x:c r="A317" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B317" t="inlineStr">
+        <x:is>
           <x:t>08/11/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C316" t="inlineStr">
+      <x:c r="C317" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
-      <x:c r="D316" t="inlineStr">
+      <x:c r="D317" t="inlineStr">
         <x:is>
           <x:t>11</x:t>
         </x:is>
       </x:c>
-      <x:c r="E316" t="inlineStr">
+      <x:c r="E317" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F316" t="inlineStr">
+      <x:c r="F317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I317" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L317" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M317" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R317" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="318">
+      <x:c r="A318" t="inlineStr">
+        <x:is>
+          <x:t>18137461</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B318" t="inlineStr">
+        <x:is>
+          <x:t>08/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C318" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D318" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E318" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F318" t="inlineStr">
         <x:is>
           <x:t>9.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="G316" t="inlineStr">
+      <x:c r="G318" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H316" t="inlineStr">
+      <x:c r="H318" t="inlineStr">
         <x:is>
           <x:t>2.9</x:t>
         </x:is>
       </x:c>
-      <x:c r="I316" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K316" t="inlineStr">
+      <x:c r="I318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K318" t="inlineStr">
         <x:is>
           <x:t>45</x:t>
         </x:is>
       </x:c>
-      <x:c r="L316" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N316" t="inlineStr">
+      <x:c r="L318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N318" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O316" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P316" t="inlineStr">
+      <x:c r="O318" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P318" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q316" t="inlineStr">
+      <x:c r="Q318" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R316" t="inlineStr">
+      <x:c r="R318" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="319">
+      <x:c r="A319" t="inlineStr">
+        <x:is>
+          <x:t>18137461</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B319" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C319" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D319" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E319" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G319" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N319" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O319" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P319" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q319" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R319" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="320">
+      <x:c r="A320" t="inlineStr">
+        <x:is>
+          <x:t>18137461</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B320" t="inlineStr">
+        <x:is>
+          <x:t>10/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C320" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D320" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E320" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G320" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N320" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O320" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P320" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q320" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R320" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>