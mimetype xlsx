--- v2 (2026-02-21)
+++ v3 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70aed5e38dc14796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08694669b2a640ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd467be6a6aaa46e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfabb7eea52314366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd467be6a6aaa46e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfabb7eea52314366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>