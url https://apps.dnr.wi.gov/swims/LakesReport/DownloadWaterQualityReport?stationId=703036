--- v3 (2026-04-14)
+++ v4 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08694669b2a640ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6a07852f274fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfabb7eea52314366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2b61a3571a074164"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfabb7eea52314366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b61a3571a074164" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>