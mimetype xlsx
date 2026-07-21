--- v4 (2026-05-30)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb6a07852f274fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c290a9f64a84a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2b61a3571a074164"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4584ef5ece1045b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b61a3571a074164" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4584ef5ece1045b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -23555,28 +23555,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O256" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P256" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q256" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R256" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="257">
+      <x:c r="A257" t="inlineStr">
+        <x:is>
+          <x:t>314758927</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B257" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C257" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D257" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E257" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G257" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N257" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O257" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P257" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q257" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R257" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="258">
+      <x:c r="A258" t="inlineStr">
+        <x:is>
+          <x:t>314758927</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B258" t="inlineStr">
+        <x:is>
+          <x:t>07/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C258" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D258" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E258" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F258" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G258" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H258" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K258" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N258" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P258" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q258" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R258" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>