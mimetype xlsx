--- v5 (2026-07-21)
+++ v6 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c290a9f64a84a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e459eb3278c418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4584ef5ece1045b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf32c663ca2ef4bd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4584ef5ece1045b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf32c663ca2ef4bd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>