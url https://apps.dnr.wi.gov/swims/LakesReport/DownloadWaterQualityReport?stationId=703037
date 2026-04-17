--- v1 (2026-02-21)
+++ v2 (2026-04-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba36dadaee994ed7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec7f5cbaae84efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdaba2b0737a04ac1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc51a9e074a5c4a06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdaba2b0737a04ac1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc51a9e074a5c4a06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>