--- v2 (2026-04-17)
+++ v3 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec7f5cbaae84efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b335a2dfb2e4c36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc51a9e074a5c4a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1c1bd5b572e14471"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc51a9e074a5c4a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c1bd5b572e14471" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -23095,28 +23095,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O251" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P251" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q251" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R251" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="252">
+      <x:c r="A252" t="inlineStr">
+        <x:is>
+          <x:t>314758927</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B252" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C252" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D252" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E252" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G252" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N252" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O252" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P252" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q252" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R252" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="253">
+      <x:c r="A253" t="inlineStr">
+        <x:is>
+          <x:t>314758927</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B253" t="inlineStr">
+        <x:is>
+          <x:t>07/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C253" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D253" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E253" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F253" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G253" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H253" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K253" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N253" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O253" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P253" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q253" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R253" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>