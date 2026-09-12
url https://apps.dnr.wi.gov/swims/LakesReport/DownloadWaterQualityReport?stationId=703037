--- v3 (2026-07-21)
+++ v4 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b335a2dfb2e4c36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59bd686353674d50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1c1bd5b572e14471"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4e709bc2eaee42c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c1bd5b572e14471" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e709bc2eaee42c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>