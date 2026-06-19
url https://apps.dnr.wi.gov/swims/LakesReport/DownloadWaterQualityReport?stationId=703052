--- v1 (2026-01-14)
+++ v2 (2026-06-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf771ca108db4256" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f54aab2239843a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R63adae2816054609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdb1fffdfeb0140a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R63adae2816054609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb1fffdfeb0140a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -47843,28 +47843,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O520" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P520" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q520" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R520" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="521">
+      <x:c r="A521" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B521" t="inlineStr">
+        <x:is>
+          <x:t>04/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C521" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D521" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E521" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L521" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R521" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>