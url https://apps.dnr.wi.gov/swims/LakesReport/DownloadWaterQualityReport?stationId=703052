--- v2 (2026-06-19)
+++ v3 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f54aab2239843a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4587a35b0de14185" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdb1fffdfeb0140a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf983187cd26a423f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb1fffdfeb0140a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf983187cd26a423f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -47935,28 +47935,304 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O521" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P521" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q521" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R521" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="522">
+      <x:c r="A522" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B522" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C522" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D522" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E522" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I522" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L522" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M522" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="523">
+      <x:c r="A523" t="inlineStr">
+        <x:is>
+          <x:t>173285269</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B523" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C523" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D523" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E523" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F523" t="inlineStr">
+        <x:is>
+          <x:t>10.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G523" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H523" t="inlineStr">
+        <x:is>
+          <x:t>3.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K523" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N523" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q523" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R523" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="524">
+      <x:c r="A524" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B524" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C524" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D524" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E524" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I524" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L524" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M524" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>