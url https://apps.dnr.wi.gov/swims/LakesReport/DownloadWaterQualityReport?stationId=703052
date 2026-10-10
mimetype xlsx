--- v3 (2026-08-22)
+++ v4 (2026-10-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4587a35b0de14185" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95abd40b32a54676" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf983187cd26a423f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R56fb2978effe4726"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf983187cd26a423f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R56fb2978effe4726" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -48211,28 +48211,580 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O524" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P524" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q524" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R524" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="525">
+      <x:c r="A525" t="inlineStr">
+        <x:is>
+          <x:t>312297779</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B525" t="inlineStr">
+        <x:is>
+          <x:t>07/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C525" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D525" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E525" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F525" t="inlineStr">
+        <x:is>
+          <x:t>12.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G525" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H525" t="inlineStr">
+        <x:is>
+          <x:t>3.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K525" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N525" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P525" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q525" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R525" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="526">
+      <x:c r="A526" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B526" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C526" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D526" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E526" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I526" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M526" t="inlineStr">
+        <x:is>
+          <x:t>38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="527">
+      <x:c r="A527" t="inlineStr">
+        <x:is>
+          <x:t>318956088</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B527" t="inlineStr">
+        <x:is>
+          <x:t>08/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C527" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D527" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E527" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F527" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G527" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H527" t="inlineStr">
+        <x:is>
+          <x:t>2.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I527" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J527" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K527" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L527" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M527" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N527" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O527" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P527" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q527" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R527" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="528">
+      <x:c r="A528" t="inlineStr">
+        <x:is>
+          <x:t>318956088</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B528" t="inlineStr">
+        <x:is>
+          <x:t>09/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C528" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D528" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E528" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F528" t="inlineStr">
+        <x:is>
+          <x:t>11.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G528" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H528" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K528" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N528" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P528" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q528" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R528" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="529">
+      <x:c r="A529" t="inlineStr">
+        <x:is>
+          <x:t>318956088</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B529" t="inlineStr">
+        <x:is>
+          <x:t>09/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C529" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D529" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E529" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F529" t="inlineStr">
+        <x:is>
+          <x:t>10.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G529" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H529" t="inlineStr">
+        <x:is>
+          <x:t>3.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K529" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N529" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O529" t="inlineStr">
+        <x:is>
+          <x:t>4.65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P529" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q529" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R529" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="530">
+      <x:c r="A530" t="inlineStr">
+        <x:is>
+          <x:t>318956088</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B530" t="inlineStr">
+        <x:is>
+          <x:t>10/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C530" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D530" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E530" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F530" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G530" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H530" t="inlineStr">
+        <x:is>
+          <x:t>3.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I530" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J530" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K530" t="inlineStr">
+        <x:is>
+          <x:t>43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L530" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M530" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N530" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O530" t="inlineStr">
+        <x:is>
+          <x:t>4.70</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P530" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q530" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R530" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>