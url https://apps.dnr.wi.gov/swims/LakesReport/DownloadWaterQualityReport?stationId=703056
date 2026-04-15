--- v3 (2026-02-28)
+++ v4 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b1f78024d844b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb200ffb214984258" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R552427c9ee1c4650"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdeab3f85da304d16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R552427c9ee1c4650" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdeab3f85da304d16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>