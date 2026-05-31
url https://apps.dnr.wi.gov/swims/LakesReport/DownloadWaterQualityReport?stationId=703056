--- v4 (2026-04-15)
+++ v5 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb200ffb214984258" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dbfbc46533f4402" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdeab3f85da304d16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re8c1c97de06342ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdeab3f85da304d16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8c1c97de06342ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>