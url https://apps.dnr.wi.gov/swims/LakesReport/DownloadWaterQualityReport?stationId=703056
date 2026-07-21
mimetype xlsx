--- v5 (2026-05-31)
+++ v6 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dbfbc46533f4402" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971f7035657446dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re8c1c97de06342ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R42325893865b4e51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re8c1c97de06342ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42325893865b4e51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -26959,28 +26959,120 @@
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
       <x:c r="O293" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P293" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q293" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R293" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="294">
+      <x:c r="A294" t="inlineStr">
+        <x:is>
+          <x:t>46007480</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B294" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C294" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D294" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E294" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L294" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>