--- v6 (2026-07-21)
+++ v7 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971f7035657446dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R802f6fb5a0a8492b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R42325893865b4e51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdb2b361fb7d049bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R42325893865b4e51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb2b361fb7d049bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -27051,28 +27051,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O294" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P294" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q294" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R294" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="295">
+      <x:c r="A295" t="inlineStr">
+        <x:is>
+          <x:t>46007480</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B295" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C295" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D295" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E295" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L295" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>