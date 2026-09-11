--- v6 (2026-07-21)
+++ v7 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6aec1fa9ad04748" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fe08273d524598" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd7cf52450cb54611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra7f36392b5d04a9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd7cf52450cb54611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7f36392b5d04a9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -36162,117 +36162,485 @@
       </x:c>
       <x:c r="O393" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P393" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q393" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R393" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="394">
       <x:c r="A394" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B394" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C394" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D394" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E394" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I394" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L394" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M394" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="395">
+      <x:c r="A395" t="inlineStr">
+        <x:is>
           <x:t>8188461</x:t>
         </x:is>
       </x:c>
-      <x:c r="B394" t="inlineStr">
+      <x:c r="B395" t="inlineStr">
         <x:is>
           <x:t>07/19/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C394" t="inlineStr">
+      <x:c r="C395" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
-      <x:c r="D394" t="inlineStr">
+      <x:c r="D395" t="inlineStr">
         <x:is>
           <x:t>19</x:t>
         </x:is>
       </x:c>
-      <x:c r="E394" t="inlineStr">
+      <x:c r="E395" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F394" t="inlineStr">
+      <x:c r="F395" t="inlineStr">
         <x:is>
           <x:t>7.5</x:t>
         </x:is>
       </x:c>
-      <x:c r="G394" t="inlineStr">
+      <x:c r="G395" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H394" t="inlineStr">
+      <x:c r="H395" t="inlineStr">
         <x:is>
           <x:t>2.3</x:t>
         </x:is>
       </x:c>
-      <x:c r="I394" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K394" t="inlineStr">
+      <x:c r="I395" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J395" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K395" t="inlineStr">
         <x:is>
           <x:t>48</x:t>
         </x:is>
       </x:c>
-      <x:c r="L394" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N394" t="inlineStr">
+      <x:c r="L395" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M395" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N395" t="inlineStr">
         <x:is>
           <x:t>LOW</x:t>
         </x:is>
       </x:c>
-      <x:c r="O394" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="P394" t="inlineStr">
+      <x:c r="O395" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P395" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q394" t="inlineStr">
+      <x:c r="Q395" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
-      <x:c r="R394" t="inlineStr">
+      <x:c r="R395" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="396">
+      <x:c r="A396" t="inlineStr">
+        <x:is>
+          <x:t>8188461</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B396" t="inlineStr">
+        <x:is>
+          <x:t>08/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C396" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D396" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E396" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F396" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G396" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H396" t="inlineStr">
+        <x:is>
+          <x:t>2.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K396" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N396" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P396" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q396" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R396" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="397">
+      <x:c r="A397" t="inlineStr">
+        <x:is>
+          <x:t>8188461</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B397" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C397" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D397" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E397" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F397" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G397" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H397" t="inlineStr">
+        <x:is>
+          <x:t>2.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I397" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J397" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K397" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L397" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M397" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N397" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O397" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P397" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q397" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R397" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="398">
+      <x:c r="A398" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B398" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C398" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D398" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E398" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I398" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L398" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M398" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R398" t="inlineStr">
+        <x:is>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>