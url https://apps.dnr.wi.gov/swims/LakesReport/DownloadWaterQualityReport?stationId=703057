--- v7 (2026-09-11)
+++ v8 (2026-10-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fe08273d524598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37276fce7d154e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra7f36392b5d04a9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra974be4801174f77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7f36392b5d04a9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra974be4801174f77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -36619,28 +36619,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O398" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P398" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q398" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R398" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="399">
+      <x:c r="A399" t="inlineStr">
+        <x:is>
+          <x:t>8188461</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B399" t="inlineStr">
+        <x:is>
+          <x:t>09/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C399" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D399" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E399" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F399" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G399" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H399" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I399" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J399" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K399" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L399" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M399" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N399" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O399" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P399" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q399" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R399" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>