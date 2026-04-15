--- v3 (2026-02-24)
+++ v4 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb8e18f77ed74e5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb45865348e784cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd61172c00dd649fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5eae748729644d6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd61172c00dd649fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5eae748729644d6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>