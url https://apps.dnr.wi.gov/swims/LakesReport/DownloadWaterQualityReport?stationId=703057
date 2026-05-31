--- v4 (2026-04-15)
+++ v5 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb45865348e784cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b603cdabe0428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5eae748729644d6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc01216a1edc94c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5eae748729644d6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc01216a1edc94c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -35699,28 +35699,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O388" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P388" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q388" t="inlineStr">
         <x:is>
           <x:t>BLUE</x:t>
         </x:is>
       </x:c>
       <x:c r="R388" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="389">
+      <x:c r="A389" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B389" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C389" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D389" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E389" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F389" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G389" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H389" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I389" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J389" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K389" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L389" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M389" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N389" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O389" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P389" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q389" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R389" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>