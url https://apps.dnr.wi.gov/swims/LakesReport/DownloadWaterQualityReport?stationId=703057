--- v5 (2026-05-31)
+++ v6 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b603cdabe0428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6aec1fa9ad04748" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc01216a1edc94c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd7cf52450cb54611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc01216a1edc94c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd7cf52450cb54611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -35791,28 +35791,488 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O389" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P389" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q389" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R389" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="390">
+      <x:c r="A390" t="inlineStr">
+        <x:is>
+          <x:t>8188461</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B390" t="inlineStr">
+        <x:is>
+          <x:t>05/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C390" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D390" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E390" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F390" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G390" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H390" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I390" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J390" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K390" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L390" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M390" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N390" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O390" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P390" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q390" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R390" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="391">
+      <x:c r="A391" t="inlineStr">
+        <x:is>
+          <x:t>8188461</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B391" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C391" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D391" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E391" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F391" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G391" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H391" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K391" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N391" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P391" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q391" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R391" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="392">
+      <x:c r="A392" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B392" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C392" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D392" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E392" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I392" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L392" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M392" t="inlineStr">
+        <x:is>
+          <x:t>37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="393">
+      <x:c r="A393" t="inlineStr">
+        <x:is>
+          <x:t>8188461</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B393" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C393" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D393" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E393" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F393" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G393" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H393" t="inlineStr">
+        <x:is>
+          <x:t>6.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K393" t="inlineStr">
+        <x:is>
+          <x:t>33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N393" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P393" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q393" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R393" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="394">
+      <x:c r="A394" t="inlineStr">
+        <x:is>
+          <x:t>8188461</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B394" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C394" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D394" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E394" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F394" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G394" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H394" t="inlineStr">
+        <x:is>
+          <x:t>2.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K394" t="inlineStr">
+        <x:is>
+          <x:t>48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N394" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P394" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q394" t="inlineStr">
+        <x:is>
+          <x:t>BLUE</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R394" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>