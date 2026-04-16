--- v1 (2026-02-28)
+++ v2 (2026-04-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95cf1c5b32064a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dfa1c7bf3a4491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb32adcbee2814349"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1fcf873057f54a7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb32adcbee2814349" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1fcf873057f54a7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>