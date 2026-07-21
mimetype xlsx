--- v2 (2026-04-16)
+++ v3 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dfa1c7bf3a4491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245fb7d744554c56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1fcf873057f54a7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R76b5ea275e8b4220"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1fcf873057f54a7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76b5ea275e8b4220" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -26499,28 +26499,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O288" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P288" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q288" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R288" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="289">
+      <x:c r="A289" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B289" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C289" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D289" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E289" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J289" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L289" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="290">
+      <x:c r="A290" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B290" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C290" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D290" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E290" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I290" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L290" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M290" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>