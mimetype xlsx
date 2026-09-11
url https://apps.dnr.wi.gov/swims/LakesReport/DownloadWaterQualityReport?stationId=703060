--- v3 (2026-07-21)
+++ v4 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245fb7d744554c56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc079aad9d38495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R76b5ea275e8b4220"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra5cec2ee02864ef3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76b5ea275e8b4220" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5cec2ee02864ef3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -26683,28 +26683,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O290" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P290" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q290" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R290" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="291">
+      <x:c r="A291" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B291" t="inlineStr">
+        <x:is>
+          <x:t>07/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C291" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D291" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E291" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I291" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L291" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M291" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>