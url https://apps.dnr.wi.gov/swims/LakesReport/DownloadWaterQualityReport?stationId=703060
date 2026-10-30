--- v4 (2026-09-11)
+++ v5 (2026-10-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc079aad9d38495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73bbf2e2cd5c47e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra5cec2ee02864ef3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2f81c5ef514a4a3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5cec2ee02864ef3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f81c5ef514a4a3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -26775,28 +26775,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O291" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P291" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q291" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R291" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="292">
+      <x:c r="A292" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B292" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C292" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D292" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E292" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I292" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L292" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M292" t="inlineStr">
+        <x:is>
+          <x:t>41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>