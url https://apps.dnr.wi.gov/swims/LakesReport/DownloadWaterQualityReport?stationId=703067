--- v5 (2026-08-24)
+++ v6 (2026-10-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2065eeb398154845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R862099c3b4f04a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra5fe7097acc04c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb5d1847d88144218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5fe7097acc04c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5d1847d88144218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -19274,77 +19274,169 @@
           <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="E210" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F210" t="inlineStr">
         <x:is>
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="G210" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H210" t="inlineStr">
         <x:is>
           <x:t>4.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I210" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="J210" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K210" t="inlineStr">
         <x:is>
           <x:t>39</x:t>
         </x:is>
       </x:c>
       <x:c r="L210" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>48</x:t>
         </x:is>
       </x:c>
       <x:c r="M210" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>41</x:t>
         </x:is>
       </x:c>
       <x:c r="N210" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O210" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P210" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q210" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R210" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="211">
+      <x:c r="A211" t="inlineStr">
+        <x:is>
+          <x:t>308860030</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B211" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C211" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D211" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E211" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F211" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G211" t="inlineStr">
+        <x:is>
+          <x:t>YES</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H211" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I211" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K211" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L211" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M211" t="inlineStr">
+        <x:is>
+          <x:t>36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N211" t="inlineStr">
+        <x:is>
+          <x:t>LOW</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P211" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q211" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R211" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>