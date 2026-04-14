--- v3 (2026-02-28)
+++ v4 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab7f5ef1fb54979" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb75ca046cdaf4dbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf30f85aeed284f80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc20a6a43352b4ce7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf30f85aeed284f80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc20a6a43352b4ce7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>