--- v4 (2026-04-14)
+++ v5 (2026-05-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb75ca046cdaf4dbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f4a98a0259451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc20a6a43352b4ce7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R66e788e6c03c4da7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc20a6a43352b4ce7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R66e788e6c03c4da7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -26711,76 +26711,76 @@
           <x:t>281014514</x:t>
         </x:is>
       </x:c>
       <x:c r="B291" t="inlineStr">
         <x:is>
           <x:t>05/26/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="C291" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D291" t="inlineStr">
         <x:is>
           <x:t>26</x:t>
         </x:is>
       </x:c>
       <x:c r="E291" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="F291" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="G291" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="H291" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="I291" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J291" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K291" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>44</x:t>
         </x:is>
       </x:c>
       <x:c r="L291" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="M291" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N291" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O291" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P291" t="inlineStr">
         <x:is>
           <x:t/>