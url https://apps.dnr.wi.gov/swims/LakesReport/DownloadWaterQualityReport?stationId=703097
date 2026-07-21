--- v5 (2026-05-30)
+++ v6 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f4a98a0259451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba816993ef454421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R66e788e6c03c4da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7ca5304245354790"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R66e788e6c03c4da7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ca5304245354790" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -26867,28 +26867,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O292" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P292" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q292" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R292" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="293">
+      <x:c r="A293" t="inlineStr">
+        <x:is>
+          <x:t>358943764</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B293" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C293" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D293" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E293" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F293" t="inlineStr">
+        <x:is>
+          <x:t>11.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H293" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K293" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N293" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="294">
+      <x:c r="A294" t="inlineStr">
+        <x:is>
+          <x:t>358943764</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B294" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C294" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D294" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E294" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F294" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G294" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H294" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K294" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N294" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O294" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P294" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q294" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R294" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>