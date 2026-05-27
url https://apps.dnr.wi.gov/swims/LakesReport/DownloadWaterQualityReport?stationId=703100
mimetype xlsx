--- v2 (2026-03-22)
+++ v3 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R147fd65914ff400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20073e5d5c164365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R68a28172fe09496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R31d024b4cb984cb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68a28172fe09496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31d024b4cb984cb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>