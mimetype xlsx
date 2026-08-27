--- v3 (2026-05-27)
+++ v4 (2026-08-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20073e5d5c164365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652d1ff570454621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R31d024b4cb984cb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rada4141e87124041"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31d024b4cb984cb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rada4141e87124041" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -29903,28 +29903,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O325" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P325" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q325" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R325" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="326">
+      <x:c r="A326" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B326" t="inlineStr">
+        <x:is>
+          <x:t>06/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C326" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D326" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E326" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I326" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L326" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M326" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R326" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="327">
+      <x:c r="A327" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B327" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C327" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D327" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E327" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I327" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L327" t="inlineStr">
+        <x:is>
+          <x:t>46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M327" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R327" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>