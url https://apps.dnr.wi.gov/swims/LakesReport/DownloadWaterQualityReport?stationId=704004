--- v2 (2026-02-18)
+++ v3 (2026-05-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8e2dae82c7c42cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bff0e84225846bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R65911c8794404851"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf31f150c3b4d4987"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R65911c8794404851" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf31f150c3b4d4987" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -5431,28 +5431,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O59" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P59" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q59" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R59" t="inlineStr">
         <x:is>
           <x:t>1-Beautiful, could not be nicer</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="60">
+      <x:c r="A60" t="inlineStr">
+        <x:is>
+          <x:t>275171660</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B60" t="inlineStr">
+        <x:is>
+          <x:t>04/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C60" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D60" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E60" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F60" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G60" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H60" t="inlineStr">
+        <x:is>
+          <x:t>7.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K60" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N60" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P60" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q60" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R60" t="inlineStr">
+        <x:is>
+          <x:t>1-Beautiful, could not be nicer</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>