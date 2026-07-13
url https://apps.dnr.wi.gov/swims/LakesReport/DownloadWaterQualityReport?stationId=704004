--- v3 (2026-05-19)
+++ v4 (2026-07-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bff0e84225846bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeb1e1ab57e44f31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf31f150c3b4d4987"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8095eb5a46634782"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf31f150c3b4d4987" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8095eb5a46634782" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>