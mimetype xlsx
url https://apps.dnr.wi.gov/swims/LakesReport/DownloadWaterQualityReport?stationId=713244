--- v2 (2026-03-07)
+++ v3 (2026-06-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dbe14c4a5564fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree714001d7064045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R18dacabbb479460f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9b2788f2edd34cda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R18dacabbb479460f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b2788f2edd34cda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20243,28 +20243,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O220" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P220" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q220" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R220" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="221">
+      <x:c r="A221" t="inlineStr">
+        <x:is>
+          <x:t>18138415</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B221" t="inlineStr">
+        <x:is>
+          <x:t>05/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C221" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D221" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E221" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F221" t="inlineStr">
+        <x:is>
+          <x:t>1.375</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G221" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H221" t="inlineStr">
+        <x:is>
+          <x:t>0.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K221" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N221" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P221" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q221" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R221" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="222">
+      <x:c r="A222" t="inlineStr">
+        <x:is>
+          <x:t>46007480</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B222" t="inlineStr">
+        <x:is>
+          <x:t>05/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C222" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D222" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E222" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J222" t="inlineStr">
+        <x:is>
+          <x:t>101</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L222" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>