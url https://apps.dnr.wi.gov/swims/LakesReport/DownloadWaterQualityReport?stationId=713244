--- v3 (2026-06-04)
+++ v4 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree714001d7064045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R374761f370a64d27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9b2788f2edd34cda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3f7eb099d10048d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b2788f2edd34cda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f7eb099d10048d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -20427,28 +20427,212 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O222" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P222" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q222" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R222" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="223">
+      <x:c r="A223" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B223" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C223" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D223" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E223" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I223" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J223" t="inlineStr">
+        <x:is>
+          <x:t>94</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L223" t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M223" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="224">
+      <x:c r="A224" t="inlineStr">
+        <x:is>
+          <x:t>46007480</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B224" t="inlineStr">
+        <x:is>
+          <x:t>07/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C224" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D224" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E224" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F224" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G224" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H224" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I224" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K224" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L224" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M224" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>