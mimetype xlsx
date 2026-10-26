--- v4 (2026-08-30)
+++ v5 (2026-10-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64b40abbc8944ea6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cf1db224e5c48da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc6b0589da017443a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R82822a9a582c49b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc6b0589da017443a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R82822a9a582c49b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -24411,111 +24411,111 @@
           <x:t>46007480</x:t>
         </x:is>
       </x:c>
       <x:c r="B266" t="inlineStr">
         <x:is>
           <x:t>05/14/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C266" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="D266" t="inlineStr">
         <x:is>
           <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="E266" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F266" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1.75</x:t>
         </x:is>
       </x:c>
       <x:c r="G266" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H266" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>0.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I266" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="J266" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K266" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>69</x:t>
         </x:is>
       </x:c>
       <x:c r="L266" t="inlineStr">
         <x:is>
           <x:t>59</x:t>
         </x:is>
       </x:c>
       <x:c r="M266" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="N266" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O266" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P266" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q266" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R266" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="267">
       <x:c r="A267" t="inlineStr">
         <x:is>
           <x:t>18138415</x:t>
         </x:is>
       </x:c>
       <x:c r="B267" t="inlineStr">
         <x:is>
           <x:t>07/08/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C267" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D267" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="E267" t="inlineStr">
@@ -24635,144 +24635,236 @@
           <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="J268" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K268" t="inlineStr">
         <x:is>
           <x:t>57</x:t>
         </x:is>
       </x:c>
       <x:c r="L268" t="inlineStr">
         <x:is>
           <x:t>57</x:t>
         </x:is>
       </x:c>
       <x:c r="M268" t="inlineStr">
         <x:is>
           <x:t>55</x:t>
         </x:is>
       </x:c>
       <x:c r="N268" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O268" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P268" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q268" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R268" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="269">
       <x:c r="A269" t="inlineStr">
         <x:is>
           <x:t>46007480</x:t>
         </x:is>
       </x:c>
       <x:c r="B269" t="inlineStr">
         <x:is>
           <x:t>08/12/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="C269" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="D269" t="inlineStr">
         <x:is>
           <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="E269" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="F269" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>3.5</x:t>
         </x:is>
       </x:c>
       <x:c r="G269" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NO</x:t>
         </x:is>
       </x:c>
       <x:c r="H269" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>1.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I269" t="inlineStr">
         <x:is>
           <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="J269" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="K269" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>59</x:t>
         </x:is>
       </x:c>
       <x:c r="L269" t="inlineStr">
         <x:is>
           <x:t>58</x:t>
         </x:is>
       </x:c>
       <x:c r="M269" t="inlineStr">
         <x:is>
           <x:t>54</x:t>
         </x:is>
       </x:c>
       <x:c r="N269" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O269" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P269" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q269" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R269" t="inlineStr">
         <x:is>
-          <x:t/>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="270">
+      <x:c r="A270" t="inlineStr">
+        <x:is>
+          <x:t>46007480</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B270" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C270" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D270" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E270" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F270" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G270" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H270" t="inlineStr">
+        <x:is>
+          <x:t>0.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I270" t="inlineStr">
+        <x:is>
+          <x:t>54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K270" t="inlineStr">
+        <x:is>
+          <x:t>67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L270" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M270" t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N270" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P270" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q270" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R270" t="inlineStr">
+        <x:is>
+          <x:t>4-Would not swim but boating OK (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>