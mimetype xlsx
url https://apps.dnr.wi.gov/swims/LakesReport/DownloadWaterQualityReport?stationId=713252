--- v1 (2026-02-14)
+++ v2 (2026-04-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a75a929c2934b82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5fdb52ba7e84c5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raf1c825ca0844bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2d90109852264346"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf1c825ca0844bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d90109852264346" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>