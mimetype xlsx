--- v2 (2026-04-10)
+++ v3 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5fdb52ba7e84c5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd8648e654b4b22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2d90109852264346"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf1e964a07420463f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d90109852264346" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf1e964a07420463f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>