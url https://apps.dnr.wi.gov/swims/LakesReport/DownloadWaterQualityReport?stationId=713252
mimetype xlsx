--- v3 (2026-05-27)
+++ v4 (2026-07-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd8648e654b4b22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05c568910464859" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf1e964a07420463f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8c0fb7ee52ff45c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf1e964a07420463f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c0fb7ee52ff45c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14171,28 +14171,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O154" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P154" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q154" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R154" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="155">
+      <x:c r="A155" t="inlineStr">
+        <x:is>
+          <x:t>18138415</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B155" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C155" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D155" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E155" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F155" t="inlineStr">
+        <x:is>
+          <x:t>2.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G155" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H155" t="inlineStr">
+        <x:is>
+          <x:t>0.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K155" t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N155" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O155" t="inlineStr">
+        <x:is>
+          <x:t>6.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="P155" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q155" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R155" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>