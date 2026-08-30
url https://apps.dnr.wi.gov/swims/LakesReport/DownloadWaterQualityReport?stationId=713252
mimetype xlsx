--- v4 (2026-07-14)
+++ v5 (2026-08-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05c568910464859" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R435c6ab9ee3548b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8c0fb7ee52ff45c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R85dc4cb7a608475d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c0fb7ee52ff45c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85dc4cb7a608475d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -14174,117 +14174,393 @@
       </x:c>
       <x:c r="O154" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P154" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q154" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R154" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B155" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C155" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D155" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E155" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J155" t="inlineStr">
+        <x:is>
+          <x:t>82</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L155" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="156">
+      <x:c r="A156" t="inlineStr">
+        <x:is>
           <x:t>18138415</x:t>
         </x:is>
       </x:c>
-      <x:c r="B155" t="inlineStr">
+      <x:c r="B156" t="inlineStr">
         <x:is>
           <x:t>05/27/2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="C155" t="inlineStr">
+      <x:c r="C156" t="inlineStr">
         <x:is>
           <x:t>05</x:t>
         </x:is>
       </x:c>
-      <x:c r="D155" t="inlineStr">
+      <x:c r="D156" t="inlineStr">
         <x:is>
           <x:t>27</x:t>
         </x:is>
       </x:c>
-      <x:c r="E155" t="inlineStr">
+      <x:c r="E156" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
-      <x:c r="F155" t="inlineStr">
+      <x:c r="F156" t="inlineStr">
         <x:is>
           <x:t>2.75</x:t>
         </x:is>
       </x:c>
-      <x:c r="G155" t="inlineStr">
+      <x:c r="G156" t="inlineStr">
         <x:is>
           <x:t>NO</x:t>
         </x:is>
       </x:c>
-      <x:c r="H155" t="inlineStr">
+      <x:c r="H156" t="inlineStr">
         <x:is>
           <x:t>0.8</x:t>
         </x:is>
       </x:c>
-      <x:c r="I155" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="K155" t="inlineStr">
+      <x:c r="I156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K156" t="inlineStr">
         <x:is>
           <x:t>63</x:t>
         </x:is>
       </x:c>
-      <x:c r="L155" t="inlineStr">
-[...9 lines deleted...]
-      <x:c r="N155" t="inlineStr">
+      <x:c r="L156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N156" t="inlineStr">
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
-      <x:c r="O155" t="inlineStr">
+      <x:c r="O156" t="inlineStr">
         <x:is>
           <x:t>6.9</x:t>
         </x:is>
       </x:c>
-      <x:c r="P155" t="inlineStr">
+      <x:c r="P156" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
-      <x:c r="Q155" t="inlineStr">
+      <x:c r="Q156" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
-      <x:c r="R155" t="inlineStr">
+      <x:c r="R156" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="157">
+      <x:c r="A157" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B157" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C157" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D157" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E157" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I157" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J157" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L157" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M157" t="inlineStr">
+        <x:is>
+          <x:t>58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="158">
+      <x:c r="A158" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B158" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C158" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D158" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E158" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I158" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J158" t="inlineStr">
+        <x:is>
+          <x:t>191</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L158" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M158" t="inlineStr">
+        <x:is>
+          <x:t>68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R158" t="inlineStr">
+        <x:is>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>