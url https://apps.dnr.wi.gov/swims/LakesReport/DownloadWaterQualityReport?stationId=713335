--- v1 (2026-02-16)
+++ v2 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb577a1b1def4c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e9e4a79ce54114" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re05a3c58bba74ad2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R01d4edab1fca48cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re05a3c58bba74ad2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R01d4edab1fca48cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>