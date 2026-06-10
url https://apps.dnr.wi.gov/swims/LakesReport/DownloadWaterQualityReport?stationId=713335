--- v2 (2026-04-06)
+++ v3 (2026-06-10)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e9e4a79ce54114" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83215ddead1498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R01d4edab1fca48cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R793bce8b67934811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R01d4edab1fca48cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R793bce8b67934811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -31099,28 +31099,212 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O338" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P338" t="inlineStr">
         <x:is>
           <x:t>MURKY</x:t>
         </x:is>
       </x:c>
       <x:c r="Q338" t="inlineStr">
         <x:is>
           <x:t>GREEN</x:t>
         </x:is>
       </x:c>
       <x:c r="R338" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="339">
+      <x:c r="A339" t="inlineStr">
+        <x:is>
+          <x:t>18137983</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B339" t="inlineStr">
+        <x:is>
+          <x:t>05/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C339" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D339" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E339" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G339" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N339" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P339" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q339" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R339" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="340">
+      <x:c r="A340" t="inlineStr">
+        <x:is>
+          <x:t>18137983</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B340" t="inlineStr">
+        <x:is>
+          <x:t>06/06/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C340" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D340" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E340" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F340" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G340" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H340" t="inlineStr">
+        <x:is>
+          <x:t>2.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I340" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J340" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K340" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L340" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M340" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N340" t="inlineStr">
+        <x:is>
+          <x:t>HIGH</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O340" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P340" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q340" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R340" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>