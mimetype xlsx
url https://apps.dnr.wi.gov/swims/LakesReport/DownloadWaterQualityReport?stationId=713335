--- v3 (2026-06-10)
+++ v4 (2026-08-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc83215ddead1498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R294800d2c7134b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R793bce8b67934811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra1d89baabcc344f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R793bce8b67934811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1d89baabcc344f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -31283,28 +31283,580 @@
         <x:is>
           <x:t>HIGH</x:t>
         </x:is>
       </x:c>
       <x:c r="O340" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P340" t="inlineStr">
         <x:is>
           <x:t>CLEAR</x:t>
         </x:is>
       </x:c>
       <x:c r="Q340" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R340" t="inlineStr">
         <x:is>
           <x:t>2-Very minor aesthetic problems</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="341">
+      <x:c r="A341" t="inlineStr">
+        <x:is>
+          <x:t>18137983</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B341" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C341" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D341" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E341" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G341" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N341" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P341" t="inlineStr">
+        <x:is>
+          <x:t>CLEAR</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q341" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R341" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="342">
+      <x:c r="A342" t="inlineStr">
+        <x:is>
+          <x:t>18137983</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B342" t="inlineStr">
+        <x:is>
+          <x:t>06/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C342" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D342" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E342" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F342" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G342" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H342" t="inlineStr">
+        <x:is>
+          <x:t>0.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I342" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J342" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K342" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L342" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M342" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N342" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O342" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P342" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q342" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R342" t="inlineStr">
+        <x:is>
+          <x:t>5-Enjoyment substantially impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="343">
+      <x:c r="A343" t="inlineStr">
+        <x:is>
+          <x:t>18137983</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B343" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C343" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D343" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E343" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G343" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N343" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P343" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q343" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R343" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="344">
+      <x:c r="A344" t="inlineStr">
+        <x:is>
+          <x:t>18137983</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B344" t="inlineStr">
+        <x:is>
+          <x:t>07/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C344" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D344" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E344" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G344" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N344" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P344" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q344" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R344" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="345">
+      <x:c r="A345" t="inlineStr">
+        <x:is>
+          <x:t>18137983</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B345" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C345" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D345" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E345" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G345" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="L345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N345" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P345" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q345" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R345" t="inlineStr">
+        <x:is>
+          <x:t>2-Very minor aesthetic problems</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="346">
+      <x:c r="A346" t="inlineStr">
+        <x:is>
+          <x:t>18137983</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B346" t="inlineStr">
+        <x:is>
+          <x:t>08/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C346" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D346" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E346" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F346" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G346" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H346" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K346" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N346" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q346" t="inlineStr">
+        <x:is>
+          <x:t>BROWN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R346" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>