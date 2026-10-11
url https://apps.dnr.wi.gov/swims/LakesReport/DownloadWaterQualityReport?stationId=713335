--- v4 (2026-08-23)
+++ v5 (2026-10-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R294800d2c7134b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7925565808415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra1d89baabcc344f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R00ed3078ac584ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1d89baabcc344f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R00ed3078ac584ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -31835,28 +31835,120 @@
         <x:is>
           <x:t>NORMAL</x:t>
         </x:is>
       </x:c>
       <x:c r="O346" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P346" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q346" t="inlineStr">
         <x:is>
           <x:t>BROWN</x:t>
         </x:is>
       </x:c>
       <x:c r="R346" t="inlineStr">
         <x:is>
           <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="347">
+      <x:c r="A347" t="inlineStr">
+        <x:is>
+          <x:t>18137983</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B347" t="inlineStr">
+        <x:is>
+          <x:t>09/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C347" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D347" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E347" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F347" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G347" t="inlineStr">
+        <x:is>
+          <x:t>NO</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H347" t="inlineStr">
+        <x:is>
+          <x:t>0.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="K347" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="M347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="N347" t="inlineStr">
+        <x:is>
+          <x:t>NORMAL</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="O347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P347" t="inlineStr">
+        <x:is>
+          <x:t>MURKY</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="Q347" t="inlineStr">
+        <x:is>
+          <x:t>GREEN</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="R347" t="inlineStr">
+        <x:is>
+          <x:t>3-Enjoyment somewhat impaired (algae)</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>