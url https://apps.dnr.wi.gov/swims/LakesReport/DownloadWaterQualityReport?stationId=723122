--- v3 (2026-07-13)
+++ v4 (2026-09-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c35db53bdbf44aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4458e9288d7944ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R90138a533def4c3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R78f6c0f2aa754f57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R90138a533def4c3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R78f6c0f2aa754f57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Group Seq No</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
@@ -4603,28 +4603,120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="O50" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="P50" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="Q50" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="R50" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="51">
+      <x:c r="A51" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B51" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C51" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D51" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E51" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F51" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="G51" t="inlineStr">
+        <x:is>
+          <x:t>N</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H51" t="inlineStr">
+        <x:is>
+          <x:t>0.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I51" t="inlineStr">
+        <x:is>
+          <x:t>79</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J51" t="inlineStr">
+        <x:is>
+          <x:t>495</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="K51" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="L51" t="inlineStr">
+        <x:is>
+          <x:t>76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="M51" t="inlineStr">
+        <x:is>
+          <x:t>68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="N51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="O51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="P51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="Q51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="R51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>